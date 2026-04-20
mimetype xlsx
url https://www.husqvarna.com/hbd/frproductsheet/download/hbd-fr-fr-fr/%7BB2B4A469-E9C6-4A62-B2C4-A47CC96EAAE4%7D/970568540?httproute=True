--- v0 (2026-02-18)
+++ v1 (2026-04-20)
@@ -4,83 +4,89 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Automower® Aspire™ R4 avec kit " sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
   <si>
     <t>Automower® Aspire™ R4 avec kit d'installation inclus</t>
   </si>
   <si>
+    <t>Qualités et caractéristiques environnementales du produit</t>
+  </si>
+  <si>
+    <t>23/12/2025</t>
+  </si>
+  <si>
+    <t>Incorporation de matières recyclées</t>
+  </si>
+  <si>
+    <t>0 %</t>
+  </si>
+  <si>
+    <t>Présence de métaux précieux</t>
+  </si>
+  <si>
+    <t>24 mg</t>
+  </si>
+  <si>
+    <t>Présence de terres rares</t>
+  </si>
+  <si>
+    <t>Contient au moins 1581 mg de terres rares</t>
+  </si>
+  <si>
+    <t>Présence d’une substance dangereuse</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
-    <t>23/12/2025</t>
-[...23 lines deleted...]
-    <t>Incorporation of recycled materials (packaging)</t>
+    <t>Qualités et caractéristiques environnementales de l’emballage</t>
+  </si>
+  <si>
+    <t>Incorporation de matières recyclées (emballage)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/MM/yyyy"/>
   </numFmts>
   <fonts count="6">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -186,51 +192,51 @@
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="s">
-        <v>1</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>