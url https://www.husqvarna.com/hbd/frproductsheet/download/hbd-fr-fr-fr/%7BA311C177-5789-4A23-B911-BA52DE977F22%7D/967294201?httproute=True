--- v0 (2026-02-20)
+++ v1 (2026-04-11)
@@ -9,57 +9,57 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="HUSQVARNA CA230 Motoculteur pou" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5" uniqueCount="5">
   <si>
     <t>HUSQVARNA CA230 Motoculteur pour débroussailleuses combi</t>
   </si>
   <si>
-    <t/>
+    <t>Qualités et caractéristiques environnementales de l’emballage</t>
   </si>
   <si>
     <t>18/12/2025</t>
   </si>
   <si>
-    <t>Incorporation of recycled materials (packaging)</t>
+    <t>Incorporation de matières recyclées (emballage)</t>
   </si>
   <si>
     <t>0 %</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/MM/yyyy"/>
   </numFmts>
   <fonts count="6">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>