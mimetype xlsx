--- v0 (2026-02-22)
+++ v1 (2026-04-11)
@@ -4,80 +4,86 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Husqvarna Automower® 450X NERA" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <si>
     <t>Husqvarna Automower® 450X NERA</t>
   </si>
   <si>
+    <t>Qualités et caractéristiques environnementales du produit</t>
+  </si>
+  <si>
+    <t>09/01/2026</t>
+  </si>
+  <si>
+    <t>08/01/2026</t>
+  </si>
+  <si>
+    <t>Incorporation de matières recyclées</t>
+  </si>
+  <si>
+    <t>0 %</t>
+  </si>
+  <si>
+    <t>Recyclabilité</t>
+  </si>
+  <si>
+    <t>Mostly recyclable product</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
-    <t>09/01/2026</t>
-[...20 lines deleted...]
-    <t>Incorporation of recycled materials (packaging)</t>
+    <t>Présence d’une substance dangereuse</t>
+  </si>
+  <si>
+    <t>Qualités et caractéristiques environnementales de l’emballage</t>
+  </si>
+  <si>
+    <t>Incorporation de matières recyclées (emballage)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/MM/yyyy"/>
   </numFmts>
   <fonts count="6">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -134,111 +140,111 @@
     <xf numFmtId="0" applyNumberFormat="1" fontId="2" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="3" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="4" applyFont="1" fillId="2" applyFill="1" borderId="0" applyBorder="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="5" applyFont="1" fillId="2" applyFill="1" borderId="0" applyBorder="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" fillId="3" applyFill="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" fillId="3" applyFill="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="43.6888198852539" customWidth="1"/>
+    <col min="1" max="1" width="57.4326820373535" customWidth="1"/>
     <col min="2" max="2" width="24.1973857879639" customWidth="1"/>
     <col min="3" max="3" width="12.0157470703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4"/>
       <c r="B4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" s="7" t="s">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="s">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="6" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>