--- v0 (2026-02-21)
+++ v1 (2026-04-11)
@@ -4,62 +4,65 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Automower® Husqvarna 405VE NERA" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5" uniqueCount="5">
   <si>
     <t xml:space="preserve">Automower® Husqvarna 405VE NERA  avec technologie vision IA + EdgeCut</t>
   </si>
   <si>
-    <t/>
+    <t>Qualités et caractéristiques environnementales du produit</t>
   </si>
   <si>
     <t>08/01/2026</t>
   </si>
   <si>
-    <t>Presence of hazardous substance (not SVHC)</t>
+    <t>Présence d’une substance dangereuse</t>
+  </si>
+  <si>
+    <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/MM/yyyy"/>
   </numFmts>
   <fonts count="6">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -140,32 +143,32 @@
     <col min="1" max="1" width="87.0718994140625" customWidth="1"/>
     <col min="2" max="2" width="12.0157470703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3"/>
       <c r="B4" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>